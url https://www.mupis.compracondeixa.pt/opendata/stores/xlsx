--- v1 (2026-09-07)
+++ v2 (2026-11-07)
@@ -47,78 +47,78 @@
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t xml:space="preserve">Agroceleiro </t>
   </si>
   <si>
     <t>Mercado Municipal de Condeixa, Loja 4, 3150-220</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777913708-1787871608.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777913708-1788994807.png</t>
   </si>
   <si>
     <t>Amei Centro de Estética</t>
   </si>
   <si>
     <t>Praça do Município, Ed Centro Cívico, Loja R/C, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779379717-1780354809.png</t>
   </si>
   <si>
     <t>Arciflor</t>
   </si>
   <si>
     <t>Rua Santo Antonio, BLH 15, BLH 16, 3150-133</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779094520-1780354809.png</t>
   </si>
   <si>
     <t>Aroma Café &amp; Brunch BV</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 57C</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1770747715-1780354810.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1770747715-1789686010.png</t>
   </si>
   <si>
     <t>Aromas da Villa - Saboaria Artesanal</t>
   </si>
   <si>
     <t>Rua Comandante José Correia Matoso, loja  1, 3150-129</t>
   </si>
   <si>
     <t>Condeixa-a-Nova</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>www.aromasdavilla.com/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955706-1785366007.png</t>
   </si>
   <si>
     <t>Arte da Costura</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 4B, 3150-133</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>Claudette Fleurs</t>
   </si>
   <si>
     <t>Largo Artur Barreto, 10, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1768400739-1780354814.png</t>
   </si>
   <si>
     <t>Coelho &amp; Viais Lda</t>
   </si>
   <si>
     <t>Rua Lopo Vaz, n.º 19, 3150-144</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1763746430-1786662007.png</t>
   </si>
   <si>
     <t>Conversa Animada – Loja 21</t>
   </si>
   <si>
     <t>Rua de Santo Antonio, loja 21, 3150-220</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1779202388-1780354814.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1793816233-1793836809.png</t>
   </si>
   <si>
     <t>CS Oficina da Moda</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja 08, 3150-220</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955692-1780354814.png</t>
   </si>
   <si>
     <t xml:space="preserve">Dinizes &amp; Fonseca, Lda. </t>
   </si>
   <si>
     <t>Largo Artur Barreto, 30, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1763746360-1780354814.png</t>
   </si>
   <si>
     <t>Electro Santa Cristina</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 23 E 25, Edif. Conimbriga, 3150-133</t>
   </si>
@@ -338,51 +338,51 @@
   <si>
     <t>Rua do Mercado, lote 7, loja 1, 3150-159</t>
   </si>
   <si>
     <t>https://inoveipro.pt/pt/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774971867-1783033207.png</t>
   </si>
   <si>
     <t>Isabel dos Tremoços</t>
   </si>
   <si>
     <t>Rua Santo Antonio, BLH 08, 3150-220</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778148661-1780354818.png</t>
   </si>
   <si>
     <t>Isabel Pé-Leve Saúde &amp; Estética</t>
   </si>
   <si>
     <t>Praça do Municipio, Ed Centro Cívico, Fração R, Piso 1, 3150-113</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777021095-1780354819.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1793815843-1793836810.png</t>
   </si>
   <si>
     <t>Jardim dos Sabores</t>
   </si>
   <si>
     <t>Praça da República, 20, 3150-127</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779112921-1780354819.png</t>
   </si>
   <si>
     <t>Joana Devesa Glam Studio</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 17, 3150-133</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778159471-1780354819.png</t>
   </si>
   <si>
     <t>João Amado Reparação Automóvel – Chapa/Pintura</t>
   </si>
   <si>
     <t>Rua Antonio Oliveira, 5, 3150-128</t>
   </si>
@@ -419,60 +419,60 @@
   <si>
     <t>Loja da São</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 50, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778154758-1780354820.png</t>
   </si>
   <si>
     <t>MC Studio</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja L03, 3150-135</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778076337-1780354820.png</t>
   </si>
   <si>
     <t>Mercado Doce</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja 17</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774952950-1784502007.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774952950-1790118009.png</t>
   </si>
   <si>
     <t>Mercearia Pereira</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 57A, 3150-120</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778592784-1784674807.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778592784-1793059216.png</t>
   </si>
   <si>
     <t>Minimercado Reis</t>
   </si>
   <si>
     <t>Rua de Santo Antonio, Lote C, n°7, loja 3, 3150-159</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778076223-1780354820.png</t>
   </si>
   <si>
     <t>Caffé Municipius</t>
   </si>
   <si>
     <t>Praça do Município, Fração J, Piso 0, Loja 6</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1777303924-1780354820.png</t>
   </si>
   <si>
     <t>O Calhambeque</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 29A, 3150-133</t>
   </si>
@@ -731,75 +731,75 @@
   <si>
     <t>Talho Moderno</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 40A, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778164227-1780354824.png</t>
   </si>
   <si>
     <t>Tânia Costa Esteticista</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja L15, 3150-135</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1775828722-1780354824.png</t>
   </si>
   <si>
     <t>Uniqess</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 4C, 3150-133</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775475029-1780354824.png</t>
-[...2 lines deleted...]
-    <t>Wilson Barber Shop</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1793816440-1793836811.png</t>
+  </si>
+  <si>
+    <t>WA Barber House</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 22, 3150-120</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1776864667-1780354824.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1793798636-1793836812.png</t>
   </si>
   <si>
     <t>Zé do Orelhudo</t>
   </si>
   <si>
     <t>Rua Santo Antonio, banca BLH 04, 3150-135</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1775828302-1780354825.png</t>
   </si>
   <si>
     <t>Jana Duarte Hair</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1780934399-1782514807.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1793815537-1793836811.png</t>
   </si>
   <si>
     <t>Pharma Ferreira</t>
   </si>
   <si>
     <t>Praça da República, 30, R/C, 3150-127</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1775475085-1787871610.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>