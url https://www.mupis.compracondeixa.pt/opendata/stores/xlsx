--- v0 (2026-07-08)
+++ v1 (2026-09-07)
@@ -12,125 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Locality</t>
   </si>
   <si>
     <t>Postal Code</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t xml:space="preserve">Agroceleiro </t>
   </si>
   <si>
     <t>Mercado Municipal de Condeixa, Loja 4, 3150-220</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777913708-1782428407.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777913708-1787871608.png</t>
   </si>
   <si>
     <t>Amei Centro de Estética</t>
   </si>
   <si>
     <t>Praça do Município, Ed Centro Cívico, Loja R/C, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779379717-1780354809.png</t>
   </si>
   <si>
     <t>Arciflor</t>
   </si>
   <si>
     <t>Rua Santo Antonio, BLH 15, BLH 16, 3150-133</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779094520-1780354809.png</t>
   </si>
   <si>
     <t>Aroma Café &amp; Brunch BV</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 57C</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1770747715-1780354810.png</t>
   </si>
   <si>
     <t>Aromas da Villa - Saboaria Artesanal</t>
   </si>
   <si>
     <t>Rua Comandante José Correia Matoso, loja  1, 3150-129</t>
   </si>
   <si>
-    <t>https://www.aromasdavilla.com/</t>
-[...2 lines deleted...]
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955706-1780354810.png</t>
+    <t>Condeixa-a-Nova</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>www.aromasdavilla.com/</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955706-1785366007.png</t>
   </si>
   <si>
     <t>Arte da Costura</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 4B, 3150-133</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774973848-1780354811.png</t>
   </si>
   <si>
     <t>Bamby</t>
   </si>
   <si>
     <t>Rua Dr. Simão da Cunha, 15, Loja C, 3150-130</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1776790339-1780354811.png</t>
   </si>
   <si>
     <t>Básicos</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 23, 3150-120</t>
   </si>
@@ -167,54 +173,54 @@
   <si>
     <t>Charrua Dourada</t>
   </si>
   <si>
     <t>R. Combatentes da Grande Guerra , 1, 3150-134</t>
   </si>
   <si>
     <t>https://www.charruadourada.com/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1769426902-1780354813.png</t>
   </si>
   <si>
     <t>Claudette Fleurs</t>
   </si>
   <si>
     <t>Largo Artur Barreto, 10, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1768400739-1780354814.png</t>
   </si>
   <si>
     <t>Coelho &amp; Viais Lda</t>
   </si>
   <si>
-    <t>Rua Lopo Vaz, 19, 3150-144</t>
-[...2 lines deleted...]
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1763746430-1780354814.png</t>
+    <t>Rua Lopo Vaz, n.º 19, 3150-144</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1763746430-1786662007.png</t>
   </si>
   <si>
     <t>Conversa Animada – Loja 21</t>
   </si>
   <si>
     <t>Rua de Santo Antonio, loja 21, 3150-220</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779202388-1780354814.png</t>
   </si>
   <si>
     <t>CS Oficina da Moda</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja 08, 3150-220</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955692-1780354814.png</t>
   </si>
   <si>
     <t xml:space="preserve">Dinizes &amp; Fonseca, Lda. </t>
   </si>
   <si>
     <t>Largo Artur Barreto, 30, 3150-124</t>
   </si>
@@ -233,51 +239,51 @@
   <si>
     <t>Ervanária Mais Saúde</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 21, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955730-1780354815.png</t>
   </si>
   <si>
     <t>Ervanária Viver com Saúde</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 10A</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955670-1780354815.png</t>
   </si>
   <si>
     <t>Espaço AM Estética</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 19, 3150-120</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1768487139-1780354815.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1787650958-1787698807.png</t>
   </si>
   <si>
     <t>Espaço Sol</t>
   </si>
   <si>
     <t>Urbanização Quinta de São Tomé, Lote 32, R/C, 3150-109</t>
   </si>
   <si>
     <t>https://monicamendesmentoring.com/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1776866214-1780354816.png</t>
   </si>
   <si>
     <t>EVET</t>
   </si>
   <si>
     <t>Praça da República, 12, 3150-127</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955008-1780354816.png</t>
   </si>
   <si>
     <t>Gabinete Cardoso</t>
   </si>
@@ -299,51 +305,51 @@
   <si>
     <t xml:space="preserve">GURI </t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 35C</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774954225-1780354817.png</t>
   </si>
   <si>
     <t>Imperial Caffé</t>
   </si>
   <si>
     <t>Praça da República, 22 r/ch, 3150-127</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779114238-1780354817.png</t>
   </si>
   <si>
     <t>Inês Marques Roque - Centro de Bem Estar Mental e Emocional</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 76, 3150-122</t>
   </si>
   <si>
-    <t>https://ines-roque.webnode.pt/</t>
+    <t>ines-roque.webnode.pt/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1765552624-1783206008.png</t>
   </si>
   <si>
     <t>Inovei</t>
   </si>
   <si>
     <t>Rua do Mercado, lote 7, loja 1, 3150-159</t>
   </si>
   <si>
     <t>https://inoveipro.pt/pt/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774971867-1783033207.png</t>
   </si>
   <si>
     <t>Isabel dos Tremoços</t>
   </si>
   <si>
     <t>Rua Santo Antonio, BLH 08, 3150-220</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778148661-1780354818.png</t>
   </si>
@@ -374,99 +380,99 @@
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778159471-1780354819.png</t>
   </si>
   <si>
     <t>João Amado Reparação Automóvel – Chapa/Pintura</t>
   </si>
   <si>
     <t>Rua Antonio Oliveira, 5, 3150-128</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778237307-1780354819.png</t>
   </si>
   <si>
     <t>Keila Campos – Cuidados Capilares</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1779360713-1780354820.png</t>
   </si>
   <si>
     <t>Kidistore</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 98, R/C Esquerdo, 3150-195</t>
   </si>
   <si>
-    <t>https://kidistore.pt/</t>
+    <t>kidistore.pt/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774955748-1780354820.png</t>
   </si>
   <si>
     <t>Laranjocasional</t>
   </si>
   <si>
     <t>Rua Santo Antonio (Banca H13, H14), 3150-158</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1777020949-1780354820.png</t>
   </si>
   <si>
     <t>Loja da São</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 50, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778154758-1780354820.png</t>
   </si>
   <si>
     <t>MC Studio</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja L03, 3150-135</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778076337-1780354820.png</t>
   </si>
   <si>
     <t>Mercado Doce</t>
   </si>
   <si>
     <t>Rua Santo Antonio, loja 17</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774952950-1782860406.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774952950-1784502007.png</t>
   </si>
   <si>
     <t>Mercearia Pereira</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 57A, 3150-120</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778592784-1783119607.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778592784-1784674807.png</t>
   </si>
   <si>
     <t>Minimercado Reis</t>
   </si>
   <si>
     <t>Rua de Santo Antonio, Lote C, n°7, loja 3, 3150-159</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778076223-1780354820.png</t>
   </si>
   <si>
     <t>Caffé Municipius</t>
   </si>
   <si>
     <t>Praça do Município, Fração J, Piso 0, Loja 6</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1777303924-1780354820.png</t>
   </si>
   <si>
     <t>O Calhambeque</t>
   </si>
   <si>
     <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 29A, 3150-133</t>
   </si>
@@ -485,51 +491,51 @@
   <si>
     <t>Restaurante O Pote</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 7, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778686956-1780354821.png</t>
   </si>
   <si>
     <t>Oásis Cabeleireiro &amp; Estética</t>
   </si>
   <si>
     <t>Avenida Visconde de Alverca, 52, 3150-120</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778686731-1780354821.png</t>
   </si>
   <si>
     <t>Ótica Criativa</t>
   </si>
   <si>
     <t>Rua 25 de abril, 1, 3150-501</t>
   </si>
   <si>
-    <t>http://www.oticacriativa.pt/</t>
+    <t>www.oticacriativa.pt/</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774611418-1780354821.png</t>
   </si>
   <si>
     <t>Opticália Condeixa</t>
   </si>
   <si>
     <t>Largo Artur Barreto, 5, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774954799-1780354821.png</t>
   </si>
   <si>
     <t>Ourivesaria Santos</t>
   </si>
   <si>
     <t>Praça da República, 10, 3150-125</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1774971892-1780354822.png</t>
   </si>
   <si>
     <t>Padaria Marques</t>
   </si>
@@ -551,267 +557,258 @@
   <si>
     <t>Papelaria do Largo</t>
   </si>
   <si>
     <t>Largo Artur Barreto, 7, 3150-124</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1776850926-1780354822.png</t>
   </si>
   <si>
     <t xml:space="preserve"> Pastelaria Cantinho Doce</t>
   </si>
   <si>
     <t>Rua 25 de abril, 1, 3150-147</t>
   </si>
   <si>
     <t>https://www.mupis.compracondeixa.pt/files/images/store/1778768214-1780959607.png</t>
   </si>
   <si>
     <t>Peixe na Porta</t>
   </si>
   <si>
     <t>Rua Santo Antonio (Banca BLP4), 3150-291</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774611800-1780354823.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774611800-1787698807.png</t>
+  </si>
+  <si>
+    <t>Ponto &amp; Posponto - Atelier de Costura</t>
+  </si>
+  <si>
+    <t>Rua Santo Antonio, loja L22, 3150-134</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1777548940-1780354823.png</t>
+  </si>
+  <si>
+    <t>Produtos da Terra</t>
+  </si>
+  <si>
+    <t>Rua Santo Antonio (Banca H3, H4), 3150-159</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774954698-1780354823.png</t>
+  </si>
+  <si>
+    <t>Publisoure</t>
+  </si>
+  <si>
+    <t>Largo Rodrigo da Fonseca Magalhães, 2, 3150-126</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775491779-1780354823.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quintalão Livraria e Papelaria </t>
+  </si>
+  <si>
+    <t>Praça do Município, R/Chª, loja H, 3150-124</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1763716517-1780354823.png</t>
+  </si>
+  <si>
+    <t>RA.Fototerapias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Urbanização Quinta S. Tomé, lote 30B, 3150-109  </t>
+  </si>
+  <si>
+    <t>https://ra-fototerapias.pt/</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1784567483-1784588407.png</t>
+  </si>
+  <si>
+    <t>Restaurante Recanto do Manguela</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 46 R/C, 3150-021</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778172500-1780354823.png</t>
+  </si>
+  <si>
+    <t>Redebeb – Garrafeira de Condeixa</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1779117095-1780354823.png</t>
+  </si>
+  <si>
+    <t>Restaurante .come</t>
+  </si>
+  <si>
+    <t>Avenida Dona Maria Elsa Franco Sotto Mayor, 5, 3150-133</t>
+  </si>
+  <si>
+    <t>www.restaurantepontocome.pt</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1779095635-1780354823.png</t>
+  </si>
+  <si>
+    <t>Restaurante O Regional do Cabrito</t>
+  </si>
+  <si>
+    <t>Praça da República, 25 r/ch, 3150-127</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1782987650-1783033207.png</t>
+  </si>
+  <si>
+    <t>Retrosaria O Fio à Meada</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 70</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774954817-1780354824.png</t>
+  </si>
+  <si>
+    <t>Sandrina Cabeleireiro &amp; Estética</t>
+  </si>
+  <si>
+    <t>Rua 25 de abril, 8, r/c, 3150-147</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778687176-1780354824.png</t>
+  </si>
+  <si>
+    <t>Sapatagus</t>
+  </si>
+  <si>
+    <t>Rua 25 de Abril, 14, 3150-147</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1774971931-1783983638.png</t>
+  </si>
+  <si>
+    <t>Sobriamente Elegante</t>
+  </si>
+  <si>
+    <t>Rua de Santo Antonio/Urbanização do Mercado, loja 09, 3150-159</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778764841-1780354824.png</t>
+  </si>
+  <si>
+    <t>Susana Caleiras HairStylist</t>
+  </si>
+  <si>
+    <t>Rua Manuel Ramalho, 1, 3150-127</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778768708-1780354824.png</t>
+  </si>
+  <si>
+    <t>Restaurante Taberna do Fumo</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 71A R/C, 3150-120</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778231355-1780354824.png</t>
+  </si>
+  <si>
+    <t>Tacão d´Ouro Sapataria</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 72, 3150-120</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1779115983-1780354824.png</t>
+  </si>
+  <si>
+    <t>Talho Moderno</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 40A, 3150-120</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1778164227-1780354824.png</t>
+  </si>
+  <si>
+    <t>Tânia Costa Esteticista</t>
+  </si>
+  <si>
+    <t>Rua Santo Antonio, loja L15, 3150-135</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775828722-1780354824.png</t>
+  </si>
+  <si>
+    <t>Uniqess</t>
+  </si>
+  <si>
+    <t>Rua Dona Maria Elsa Franco Sotto Mayor, loja 4C, 3150-133</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775475029-1780354824.png</t>
+  </si>
+  <si>
+    <t>Wilson Barber Shop</t>
+  </si>
+  <si>
+    <t>Avenida Visconde de Alverca, 22, 3150-120</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1776864667-1780354824.png</t>
+  </si>
+  <si>
+    <t>Zé do Orelhudo</t>
+  </si>
+  <si>
+    <t>Rua Santo Antonio, banca BLH 04, 3150-135</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775828302-1780354825.png</t>
+  </si>
+  <si>
+    <t>Jana Duarte Hair</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1780934399-1782514807.png</t>
   </si>
   <si>
     <t>Pharma Ferreira</t>
   </si>
   <si>
     <t>Praça da República, 30, R/C, 3150-127</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775475085-1780354823.png</t>
-[...206 lines deleted...]
-    <t>https://www.mupis.compracondeixa.pt/files/images/store/1780934399-1782514807.png</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/store/1775475085-1787871610.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1115,51 +1112,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1227,1343 +1224,1506 @@
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5">
         <v>40.1125261</v>
       </c>
       <c r="I5">
         <v>-8.4967855</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6">
+        <v>3150</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H6">
         <v>40.11588</v>
       </c>
       <c r="I6">
         <v>-8.4979728</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H7">
         <v>40.112381642648</v>
       </c>
       <c r="I7">
         <v>-8.4999699727908</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H8">
         <v>40.111878</v>
       </c>
       <c r="I8">
         <v>-8.498078</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G9" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H9">
         <v>40.1133004</v>
       </c>
       <c r="I9">
         <v>-8.4977804</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H10">
         <v>40.1129185</v>
       </c>
       <c r="I10">
         <v>-8.4972283</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H11">
         <v>40.1145421</v>
       </c>
       <c r="I11">
         <v>-8.4985292</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H12">
         <v>40.11359</v>
       </c>
       <c r="I12">
         <v>-8.499115</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H13">
         <v>40.1107332</v>
       </c>
       <c r="I13">
         <v>-8.4964366</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H14">
         <v>40.1133177</v>
       </c>
       <c r="I14">
         <v>-8.4992701</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H15">
         <v>40.1150464</v>
       </c>
       <c r="I15">
         <v>-8.4984077</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H16">
         <v>40.1129168</v>
       </c>
       <c r="I16">
         <v>-8.4942383</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H17">
         <v>40.1128373</v>
       </c>
       <c r="I17">
         <v>-8.4943344</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H18">
         <v>40.1126016</v>
       </c>
       <c r="I18">
         <v>-8.4992968</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H19">
         <v>40.1104563</v>
       </c>
       <c r="I19">
         <v>-8.501725</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H20">
         <v>40.1132822</v>
       </c>
       <c r="I20">
         <v>-8.4978729</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H21">
         <v>40.1121478</v>
       </c>
       <c r="I21">
         <v>-8.5002037</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H22">
         <v>40.1133412</v>
       </c>
       <c r="I22">
         <v>-8.497904</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H23">
         <v>40.1119601</v>
       </c>
       <c r="I23">
         <v>-8.4897698</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H24">
         <v>40.1142719</v>
       </c>
       <c r="I24">
         <v>-8.4981991</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H25">
         <v>40.1096823</v>
       </c>
       <c r="I25">
         <v>-8.5024734</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>87</v>
+      </c>
+      <c r="C26" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26">
+        <v>3150</v>
+      </c>
+      <c r="E26" t="s">
+        <v>24</v>
       </c>
       <c r="G26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H26">
         <v>40.1123362</v>
       </c>
       <c r="I26">
         <v>-8.499796</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H27">
         <v>40.1111241</v>
       </c>
       <c r="I27">
         <v>-8.5009077</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28">
+        <v>3150</v>
+      </c>
+      <c r="E28" t="s">
+        <v>24</v>
       </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H28">
         <v>40.1139523</v>
       </c>
       <c r="I28">
         <v>-8.4990387</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29">
+        <v>3150</v>
+      </c>
+      <c r="E29" t="s">
+        <v>24</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H29">
         <v>40.1121389</v>
       </c>
       <c r="I29">
         <v>-8.4967889</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H30">
         <v>40.1128221</v>
       </c>
       <c r="I30">
         <v>-8.4940057</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H31">
         <v>40.1133028</v>
       </c>
       <c r="I31">
         <v>-8.4937823</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G32" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H32">
         <v>40.11291497523</v>
       </c>
       <c r="I32">
         <v>-8.4980398202505</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>110</v>
+      </c>
+      <c r="C33" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33">
+        <v>3150</v>
+      </c>
+      <c r="E33" t="s">
+        <v>24</v>
       </c>
       <c r="G33" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H33">
         <v>40.1139978</v>
       </c>
       <c r="I33">
         <v>-8.4990357</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G34" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="H34">
         <v>40.112919123685</v>
       </c>
       <c r="I34">
         <v>-8.5003357177317</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B35" t="s">
-        <v>114</v>
+        <v>116</v>
+      </c>
+      <c r="C35" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35">
+        <v>3150</v>
+      </c>
+      <c r="E35" t="s">
+        <v>24</v>
       </c>
       <c r="G35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H35">
         <v>40.1113145</v>
       </c>
       <c r="I35">
         <v>-8.4970598</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
-        <v>75</v>
+        <v>77</v>
+      </c>
+      <c r="C36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36">
+        <v>3150</v>
+      </c>
+      <c r="E36" t="s">
+        <v>24</v>
       </c>
       <c r="G36" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H36">
         <v>40.1105743</v>
       </c>
       <c r="I36">
         <v>-8.492582</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>121</v>
+      </c>
+      <c r="C37" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37">
+        <v>3150</v>
+      </c>
+      <c r="E37" t="s">
+        <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G37" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H37">
         <v>40.1108151</v>
       </c>
       <c r="I37">
         <v>-8.4959033</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G38" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H38">
         <v>40.1133028</v>
       </c>
       <c r="I38">
         <v>-8.4937823</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B39" t="s">
-        <v>126</v>
+        <v>128</v>
+      </c>
+      <c r="C39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39">
+        <v>3150</v>
+      </c>
+      <c r="E39" t="s">
+        <v>24</v>
       </c>
       <c r="G39" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H39">
         <v>40.1126235</v>
       </c>
       <c r="I39">
         <v>-8.4972196</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G40" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H40">
         <v>40.1146703</v>
       </c>
       <c r="I40">
         <v>-8.4920646</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G41" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H41">
         <v>40.113483312212</v>
       </c>
       <c r="I41">
         <v>-8.4938198509223</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G42" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H42">
         <v>40.1126897056</v>
       </c>
       <c r="I42">
         <v>-8.4970235824585</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B43" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G43" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H43">
         <v>40.1353529</v>
       </c>
       <c r="I43">
         <v>-8.4960401</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G44" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H44">
         <v>40.112968898061</v>
       </c>
       <c r="I44">
         <v>-8.4980120932524</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B45" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G45" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H45">
         <v>40.1112794</v>
       </c>
       <c r="I45">
         <v>-8.5007742</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B46" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G46" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H46">
         <v>40.114944975808</v>
       </c>
       <c r="I46">
         <v>-8.4983572472175</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B47" t="s">
-        <v>150</v>
+        <v>152</v>
+      </c>
+      <c r="C47" t="s">
+        <v>23</v>
+      </c>
+      <c r="D47">
+        <v>3150</v>
+      </c>
+      <c r="E47" t="s">
+        <v>24</v>
       </c>
       <c r="G47" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H47">
         <v>40.1135068</v>
       </c>
       <c r="I47">
         <v>-8.4982107</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B48" t="s">
-        <v>153</v>
+        <v>155</v>
+      </c>
+      <c r="C48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48">
+        <v>3150</v>
+      </c>
+      <c r="E48" t="s">
+        <v>24</v>
       </c>
       <c r="G48" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H48">
         <v>40.1126204</v>
       </c>
       <c r="I48">
         <v>-8.4971707</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>158</v>
+      </c>
+      <c r="C49" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49">
+        <v>3150</v>
+      </c>
+      <c r="E49" t="s">
+        <v>24</v>
       </c>
       <c r="F49" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G49" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H49">
         <v>40.1142345</v>
       </c>
       <c r="I49">
         <v>-8.4989416</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B50" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G50" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H50">
         <v>40.1129615</v>
       </c>
       <c r="I50">
         <v>-8.4994346</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B51" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G51" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H51">
         <v>40.1141954</v>
       </c>
       <c r="I51">
         <v>-8.4981847</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B52" t="s">
-        <v>166</v>
+        <v>168</v>
+      </c>
+      <c r="C52" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52">
+        <v>3150</v>
+      </c>
+      <c r="E52" t="s">
+        <v>24</v>
       </c>
       <c r="G52" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H52">
         <v>40.1146703</v>
       </c>
       <c r="I52">
         <v>-8.4920646</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B53" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G53" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H53">
         <v>40.1129647</v>
       </c>
       <c r="I53">
         <v>-8.4941134</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B54" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G54" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H54">
         <v>40.112844</v>
       </c>
       <c r="I54">
         <v>-8.499556</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G55" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H55">
         <v>40.1142345</v>
       </c>
       <c r="I55">
         <v>-8.4989416</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B56" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G56" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H56">
         <v>40.1133028</v>
       </c>
       <c r="I56">
         <v>-8.4937823</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B57" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G57" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H57">
-        <v>40.1137169</v>
+        <v>40.1146703</v>
       </c>
       <c r="I57">
-        <v>-8.4989674</v>
+        <v>-8.4920646</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B58" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G58" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H58">
-        <v>40.1146703</v>
+        <v>40.1133028</v>
       </c>
       <c r="I58">
-        <v>-8.4920646</v>
+        <v>-8.4937823</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B59" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G59" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H59">
-        <v>40.1133028</v>
+        <v>40.113634908777</v>
       </c>
       <c r="I59">
-        <v>-8.4937823</v>
+        <v>-8.4993338893011</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B60" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G60" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H60">
-        <v>40.113634908777</v>
+        <v>40.1129184</v>
       </c>
       <c r="I60">
-        <v>-8.4993338893011</v>
+        <v>-8.4981183</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B61" t="s">
-        <v>193</v>
+        <v>195</v>
+      </c>
+      <c r="F61" t="s">
+        <v>196</v>
       </c>
       <c r="G61" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H61">
-        <v>40.1129184</v>
+        <v>40.1105601</v>
       </c>
       <c r="I61">
-        <v>-8.4981183</v>
+        <v>-8.4925328</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B62" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>199</v>
+      </c>
+      <c r="C62" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62">
+        <v>3150</v>
+      </c>
+      <c r="E62" t="s">
+        <v>24</v>
       </c>
       <c r="G62" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H62">
-        <v>40.112181613516</v>
+        <v>40.112736</v>
       </c>
       <c r="I62">
-        <v>-8.4898127181814</v>
+        <v>-8.497265</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B63" t="s">
-        <v>200</v>
+        <v>131</v>
       </c>
       <c r="G63" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H63">
-        <v>40.1144179</v>
+        <v>40.092639200000001</v>
       </c>
       <c r="I63">
-        <v>-8.4988441</v>
+        <v>-8.4485202</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B64" t="s">
-        <v>203</v>
+        <v>204</v>
+      </c>
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64">
+        <v>3150</v>
+      </c>
+      <c r="E64" t="s">
+        <v>24</v>
+      </c>
+      <c r="F64" t="s">
+        <v>205</v>
       </c>
       <c r="G64" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H64">
-        <v>40.112736</v>
+        <v>40.1124841</v>
       </c>
       <c r="I64">
-        <v>-8.497265</v>
+        <v>-8.4996562</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B65" t="s">
-        <v>129</v>
+        <v>208</v>
+      </c>
+      <c r="C65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D65">
+        <v>3150</v>
+      </c>
+      <c r="E65" t="s">
+        <v>24</v>
       </c>
       <c r="G65" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H65">
-        <v>40.092639200000001</v>
+        <v>40.1138618</v>
       </c>
       <c r="I65">
-        <v>-8.4485202</v>
+        <v>-8.4990448</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G66" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H66">
-        <v>40.1124841</v>
+        <v>40.1123085</v>
       </c>
       <c r="I66">
-        <v>-8.4996562</v>
+        <v>-8.4968571</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B67" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G67" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H67">
-        <v>40.1138618</v>
+        <v>40.1143725</v>
       </c>
       <c r="I67">
-        <v>-8.4990448</v>
+        <v>-8.4988511</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B68" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G68" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H68">
-        <v>40.1123085</v>
+        <v>40.1144103</v>
       </c>
       <c r="I68">
-        <v>-8.4968571</v>
+        <v>-8.4988204</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B69" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G69" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H69">
-        <v>40.1143725</v>
+        <v>40.1357072</v>
       </c>
       <c r="I69">
-        <v>-8.4988511</v>
+        <v>-8.4983552</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B70" t="s">
-        <v>221</v>
+        <v>223</v>
+      </c>
+      <c r="C70" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70">
+        <v>3150</v>
+      </c>
+      <c r="E70" t="s">
+        <v>24</v>
       </c>
       <c r="G70" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H70">
-        <v>40.1144103</v>
+        <v>40.1138469</v>
       </c>
       <c r="I70">
-        <v>-8.4988204</v>
+        <v>-8.4986797</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>224</v>
+        <v>226</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71">
+        <v>3150</v>
+      </c>
+      <c r="E71" t="s">
+        <v>24</v>
       </c>
       <c r="G71" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H71">
-        <v>40.1357072</v>
+        <v>40.1117235</v>
       </c>
       <c r="I71">
-        <v>-8.4983552</v>
+        <v>-8.496225</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>229</v>
+      </c>
+      <c r="C72" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72">
+        <v>3150</v>
+      </c>
+      <c r="E72" t="s">
+        <v>24</v>
       </c>
       <c r="G72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="H72">
-        <v>40.1138469</v>
+        <v>40.1122069</v>
       </c>
       <c r="I72">
-        <v>-8.4986797</v>
+        <v>-8.4968332</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B73" t="s">
-        <v>230</v>
+        <v>232</v>
+      </c>
+      <c r="C73" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73">
+        <v>3150</v>
+      </c>
+      <c r="E73" t="s">
+        <v>24</v>
       </c>
       <c r="G73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H73">
-        <v>40.1117235</v>
+        <v>40.1127781</v>
       </c>
       <c r="I73">
-        <v>-8.496225</v>
+        <v>-8.4974638</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B74" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="G74" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H74">
-        <v>40.1122069</v>
+        <v>40.1146703</v>
       </c>
       <c r="I74">
-        <v>-8.4968332</v>
+        <v>-8.4920646</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B75" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G75" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H75">
-        <v>40.1127781</v>
+        <v>40.1123493</v>
       </c>
       <c r="I75">
-        <v>-8.4974638</v>
+        <v>-8.5000273</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B76" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="G76" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H76">
-        <v>40.1146703</v>
+        <v>40.1131755</v>
       </c>
       <c r="I76">
-        <v>-8.4920646</v>
+        <v>-8.4979168</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G77" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H77">
-        <v>40.1123493</v>
+        <v>40.1146703</v>
       </c>
       <c r="I77">
-        <v>-8.5000273</v>
+        <v>-8.4920646</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B78" t="s">
-        <v>245</v>
+        <v>84</v>
       </c>
       <c r="G78" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H78">
-        <v>40.1131755</v>
+        <v>40.1111188</v>
       </c>
       <c r="I78">
-        <v>-8.4979168</v>
+        <v>-8.5010907</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G79" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H79">
-        <v>40.1146703</v>
+        <v>40.1137169</v>
       </c>
       <c r="I79">
-        <v>-8.4920646</v>
-[...16 lines deleted...]
-        <v>-8.5010907</v>
+        <v>-8.4989674</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>