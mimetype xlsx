--- v1 (2026-09-07)
+++ v2 (2026-11-07)
@@ -12,305 +12,255 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>name</t>
+  </si>
+  <si>
+    <t>introduction</t>
+  </si>
+  <si>
+    <t>description</t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
-    <t>Name (pt)</t>
-[...25 lines deleted...]
-  <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
-    <t>2026-08-27</t>
-[...74 lines deleted...]
-&lt;p&gt;La presidenta de la Junta Directiva de la Orquesta Clásica del Centro, Emília Martins, destacó en su intervención que «la continuidad de este Festival demuestra que la calidad ha sido una constante» y subrayó que Conímbriga, gracias a las obras en curso, presenta muchos cambios y bien merece una nueva visita por parte del público. En cuanto a la esencia del proyecto, la responsable recalcó también la misión del festival: «a través del arte nos transformamos en mejores personas; es necesario invertir en cultura». Por su parte, Paulo Alves, en representación del Museo Nacional de Conímbriga, destacó el fuerte vínculo del evento con la investigación en el yacimiento, subrayando que el Festival MUSAS —especialmente a través de las visitas guiadas— reflejará los resultados de una nueva campaña de excavaciones realizada durante el mes de julio, permitiendo al público conocer de primera mano los nuevos hallazgos. Al igual que en años anteriores, todas las actividades del Festival MUSAS son de acceso totalmente gratuito. No obstante, el ayuntamiento advierte que varias iniciativas requieren inscripción previa obligatoria, por lo que recomienda reservar con antelación dada la elevada demanda.&lt;/p&gt;</t>
+    <t>2026-11-06</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6aee17e0dff571793988576.jpg</t>
   </si>
   <si>
     <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Município"}]</t>
   </si>
   <si>
     <t>[{"name":"Culture"},{"name":"Events"},{"name":"Municipality"}]</t>
   </si>
   <si>
     <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Municipio"}]</t>
   </si>
   <si>
-    <t>2026-08-25</t>
-[...119 lines deleted...]
-    <t>[{"name":"Ambiente"},{"name":"Municipio"}]</t>
+    <t>2026-11-05</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6aee14c483aa91793987780.jpg</t>
+  </si>
+  <si>
+    <t>Município de Condeixa e ESECCITUR aprofundam cooperação em visita com uma centena de alunos de Turismo</t>
+  </si>
+  <si>
+    <t>Municipality of Condeixa and ESECCITUR deepen cooperation during a visit by around one hundred Tourism students</t>
+  </si>
+  <si>
+    <t>A iniciativa visa reforçar a ligação entre o Município, a Escola Superior de Educação de Coimbra e o CITUR, antecipando a assinatura de um protocolo de cooperação, o acolhimento do Congresso INSPIRA e o apoio à elaboração do Plano Estratégico de Turismo do concelho.</t>
+  </si>
+  <si>
+    <t>The initiative aims to strengthen the connection between the Municipality, the Coimbra School of Education, and CITUR, paving the way for the signing of a cooperation agreement, the hosting of the INSPIRA Congress, and support for the development of the municipality’s Strategic Tourism Plan.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Município de Condeixa-a-Nova acolheu, no passado dia 4 de novembro, uma visita de estudo da licenciatura em Turismo da Escola Superior de Educação de Coimbra (ESEC), reunindo cerca de uma centena de alunos, acompanhados por docentes e investigadores do CITUR - Centro de Investigação, Desenvolvimento e Inovação em Turismo - Coimbra. A iniciativa assinalou uma nova etapa no estreitamento de relações institucionais e no desenvolvimento de sinergias para a valorização turística do território.&lt;/p&gt;
+&lt;p&gt;?A aproximação entre a autarquia e a instituição de ensino superior insere-se numa estratégia de capacitação territorial baseada na investigação aplicada, na formação e na transferência de conhecimento. Nessa medida, as duas entidades estão a formalizar um protocolo de cooperação institucional direcionado para as áreas do turismo, património, cultura, formação profissional e inovação. Esta colaboração tem já previsto em abril do próximo ano o acolhimento, em Condeixa-a-Nova, do Congresso INSPIRA.&lt;/p&gt;
+&lt;p&gt;O programa de trabalhos teve início em Conímbriga - uma das mais importantes estações arqueológicas do país e o principal polo de atração turística do concelho -, com uma intervenção de José Luís Barbosa, em representação da Associação de Municípios do Portugal Romano, estrutura nacional sediada em Condeixa.&lt;/p&gt;
+&lt;p&gt;No período da tarde, a comitiva foi recebida no PO.RO.S – Museu Portugal Romano em Sicó pela Chefe da Divisão de Cultura e Turismo da autarquia, Guida Cândido, que apresentou a visão integrada do município para a rede de equipamentos e recursos do concelho.&lt;/p&gt;
+&lt;p&gt;?Após a visita ao espaço museológico interativo, o itinerário culminou na Casa dos Arcos - Posto de Turismo, onde os estudantes e docentes participaram numa degustação de escarpiada, doce tradicional de Condeixa.&lt;/p&gt;
+&lt;p&gt;Com esta iniciativa, Condeixa-a-Nova procura dar um passo em frente na sua afirmação turística, definindo uma estratégia sustentada em conhecimento, reflexão crítica e capacidade de inovação, a ser vertida num futuro Plano Estratégico de Turismo do concelho, com o envolvimento ativo da comunidade académica e científica.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;On November 4th, the Municipality of Condeixa-a-Nova hosted a study visit for students from the Tourism degree program at the Coimbra School of Education (ESEC). The group, consisting of approximately one hundred students, was accompanied by faculty members and researchers from CITUR (Center for Research, Development, and Innovation in Tourism – Coimbra). This initiative marks a new phase in strengthening institutional ties and developing synergies to enhance the territory’s tourism potential.&lt;/p&gt;
+&lt;p&gt;The collaboration between the local government and the higher education institution is part of a territorial capacity-building strategy rooted in applied research, training, and knowledge transfer. To this end, both entities are formalizing an institutional cooperation agreement focused on tourism, heritage, culture, professional training, and innovation. As part of this partnership, Condeixa-a-Nova is set to host the INSPIRA Congress next April.&lt;/p&gt;
+&lt;p&gt;The program began at Conímbriga—one of the country’s most significant archaeological sites and the municipality’s primary tourist attraction—with a presentation by José Luís Barbosa, representing the Association of Municipalities of Roman Portugal (Associação de Municípios do Portugal Romano), a national organization based in Condeixa.&lt;/p&gt;
+&lt;p&gt;In the afternoon, the group was welcomed at PO.RO.S (the Museum of Roman Portugal in Sicó) by Guida Cândido, Head of the Municipality’s Culture and Tourism Division, who outlined the local government’s integrated vision for the area’s network of facilities and resources.&lt;/p&gt;
+&lt;p&gt;Following the visit to the interactive museum, the itinerary concluded at the "Casa dos Arcos" Tourist Information Center, where the students and faculty took part in a tasting of *escarpiada*—a traditional pastry from Condeixa. With this initiative, Condeixa-a-Nova seeks to take a step forward in establishing its position as a tourism destination, defining a strategy grounded in knowledge, critical reflection, and a capacity for innovation—a strategy that will be incorporated into a future Strategic Tourism Plan for the municipality, with the active involvement of the academic and scientific community.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Events"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6aee165d3e4781793988189.jpg</t>
+  </si>
+  <si>
+    <t>’Terra Treme’ mobilizou alunos em Condeixa para a prevenção do risco sísmico</t>
+  </si>
+  <si>
+    <t>’Terra Treme’ mobilized students in Condeixa for seismic risk prevention</t>
+  </si>
+  <si>
+    <t>O Serviço Municipal de Proteção Civil de Condeixa-a-Nova, a Associação Humanitária dos Bombeiros Voluntários de Condeixa-a-Nova, o Agrupamento de escolas de Condeixa e Divisão de Educação do Município associaram-se, na manhã de hoje, 5 de novembro, à 14.ª edição do exercício nacional "A Terra Treme", promovido pela Autoridade Nacional de Emergência e Proteção Civil.</t>
+  </si>
+  <si>
+    <t>The Municipal Civil Protection Service of Condeixa-a-Nova, the Humanitarian Association of Volunteer Firefighters of Condeixa-a-Nova, the Condeixa School Cluster, and the Municipality’s Education Division took part this morning, November 5, in the 14th edition of the national exercise "A Terra Treme" ("The Earth Shakes"), promoted by the National Emergency and Civil Protection Authority.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A iniciativa decorreu nos Jardins Infantis e Escola Básica Nº 3 de Condeixa, sensibilizando mais de 350 crianças e respetivo corpo técnico e docente para a importância da adoção de comportamentos de autoproteção em caso de sismo.&lt;/p&gt;
+&lt;p&gt;Durante o exercício, foram praticados os três gestos essenciais que podem fazer a diferença numa situação de emergência (Baixar, Proteger e Aguardar), assim como a evacuação de todos os estabelecimentos escolares.&lt;/p&gt;
+&lt;p&gt;Ao dinamizar estas iniciativas, procura-se reforçar a importância da preparação e da segurança, especialmente junto dos mais jovens, promovendo uma verdadeira cultura de prevenção e capacitando a comunidade escolar para agir de forma adequada perante uma situação de emergência.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The initiative took place at the kindergartens and Primary School No. 3 in Condeixa, raising awareness among more than 350 children, as well as the teaching and support staff, about the importance of adopting self-protection behaviors in the event of an earthquake.&lt;/p&gt;
+&lt;p&gt;During the exercise, participants practiced three essential actions that can make a difference in an emergency—"Drop, Cover, and Hold On"—and carried out the evacuation of all the school facilities.&lt;/p&gt;
+&lt;p&gt;By organizing such initiatives, the goal is to reinforce the importance of preparedness and safety, especially among the youth, while fostering a genuine culture of prevention and empowering the school community to act appropriately in an emergency situation.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Destaques"},{"name":"Proteção Civil"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Civil Protection"},{"name":"Highlights"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Protección Civil"},{"name":"Reflejos"}]</t>
+  </si>
+  <si>
+    <t>2026-11-04</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6aee13a6909451793987494.jpg</t>
+  </si>
+  <si>
+    <t>Novelos de Afetos: neste Natal ofereça calor carinho e solidariedade!</t>
+  </si>
+  <si>
+    <t>Balls of Yarn Bundles of Affection: this Christmas offer warmth care and solidarity!</t>
+  </si>
+  <si>
+    <t>Neste Natal, transforme NOVELOS DE AFETOS em mimos quentinhos e ofereça carinho, conforto e amor a quem mais precisa.</t>
+  </si>
+  <si>
+    <t>This Christmas, transform BALLS OF AFFECTION into cozy little gifts, and offer care, comfort, and love to those who need it most.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Neste Natal, um simples novelo de lã pode transformar-se num gesto de amor, solidariedade e afeto. Porque, por vezes, os presentes mais especiais não se compram: são feitos com as mãos, mas sobretudo com o coração!&lt;/p&gt;
+&lt;p&gt;A iniciativa “NOVELOS DE AFETOS”, promovida pelo projeto CLDS 5G – Condeixa+Ativa, da Divisão de Coesão Social, Saúde e Habitação do Município de Condeixa-a-Nova, convida toda a comunidade a juntar-se a esta campanha solidária, que pretende levar conforto, carinho e aconchego aos idosos do concelho que se encontram em situação de maior vulnerabilidade.&lt;/p&gt;
+&lt;p&gt;Através da confeção e oferta de acessórios em lã, como gorros, luvas, cachecóis, pantufas, golas, entre outros, queremos proporcionar mais do que calor físico: queremos transmitir afeto, proximidade e a certeza de que ninguém está esquecido.&lt;/p&gt;
+&lt;p&gt;Como pode participar? Apadrinhe um idoso: comprometa-se a oferecer um acessório em lã, confecionado por si, até ao início do mês de dezembro.&lt;/p&gt;
+&lt;p&gt;Doe novelos de lã: se não tem jeito ou disponibilidade para tricotar, pode contribuir com a oferta de lãs. Temos voluntários disponíveis para transformar cada novelo num verdadeiro gesto de carinho.&lt;/p&gt;
+&lt;p&gt;Junte-se como voluntário: se gosta de tricotar ou de trabalhar com lãs, venha dar o seu contributo e ajudar-nos a criar estes pequenos mimos cheios de significado.&lt;/p&gt;
+&lt;p&gt;Todos os acessórios serão entregues durante a época natalícia aos idosos sinalizados, levando-lhes um pouco mais de conforto, calor e alegria nesta quadra tão especial.&lt;/p&gt;
+&lt;p&gt;Porque um pequeno gesto pode aquecer muitos corações!&lt;/p&gt;
+&lt;p&gt;Vamos, juntos, criar uma rede de afetos e tornar este Natal mais quente, solidário e especial para quem mais precisa?&lt;br&gt;Onde nos encontrar?&lt;br&gt;Projeto CLDS 5G – Condeixa+ Ativa?Casa do Povo de Condeixa-A-Nova?Rua Dona Maria Elsa Sotto Mayor, 34&lt;br&gt;Contactos: 967 183 550 / 967 782 780&lt;br&gt;E-mail: clds.5g@cm-condeixa.pt&lt;br&gt;Neste Natal, transforme um novelo num mimo quentinho e um gesto simples num abraço cheio de afeto!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;This Christmas, a simple ball of yarn can transform into a gesture of love, solidarity, and affection. After all, the most special gifts cannot be bought—they are crafted by hand, but above all, from the heart!&lt;/p&gt;
+&lt;p&gt;The “Skeins of Affection” (“Novelos de Afetos”) initiative—promoted by the CLDS 5G – Condeixa+Ativa project, under the Municipality of Condeixa-a-Nova’s Division of Social Cohesion, Health, and Housing—invites the entire community to join this solidarity campaign. The goal is to bring comfort, care, and warmth to the most vulnerable elderly residents in our municipality.&lt;/p&gt;
+&lt;p&gt;By creating and gifting wool accessories—such as hats, gloves, scarves, slippers, and cowls—we aim to provide more than just physical warmth; we want to convey affection, closeness, and the reassurance that no one has been forgotten.&lt;/p&gt;
+&lt;p&gt;How can you participate? Sponsor an elderly person: commit to gifting a wool accessory, handmade by you, by the beginning of December.&lt;/p&gt;
+&lt;p&gt;Donate yarn: if you don’t have the knack or the time to knit, you can still contribute by donating yarn. We have volunteers ready to turn every ball of yarn into a heartfelt gesture of care.&lt;/p&gt;
+&lt;p&gt;Become a volunteer: if you enjoy knitting or working with yarn, come lend a hand and help us create these meaningful little gifts.&lt;/p&gt;
+&lt;p&gt;All items will be delivered to the identified elderly residents during the Christmas season, bringing them a bit more comfort, warmth, and joy during this very special time of year.&lt;/p&gt;
+&lt;p&gt;Because a small gesture can warm many hearts!&lt;/p&gt;
+&lt;p&gt;Shall we come together to build a network of affection and make this Christmas warmer, more supportive, and truly special for those who need it most?&lt;br&gt;Where can you find us? CLDS 5G Project – Condeixa+ Ativa | Casa do Povo de Condeixa-a-Nova | Rua Dona Maria Elsa Sotto Mayor, 34&lt;br&gt;Contacts: 967 183 550 / 967 782 780&lt;br&gt;E-mail: clds.5g@cm-condeixa.pt&lt;br&gt;This Christmas, turn a ball of yarn into a cozy gift, and a simple gesture into an embrace full of affection!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ação Social"},{"name":"Desenvolvimento Social"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Social Action"},{"name":"Social Development"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Acción social"},{"name":"Desarrollo social"}]</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6ae4db99624eb1793383321.jpg</t>
+  </si>
+  <si>
+    <t>Município de Condeixa-a-Nova promove iniciativa de distribuição de Cabazes de Natal</t>
+  </si>
+  <si>
+    <t>Municipality of Condeixa-a-Nova promotes initiative to distribute Christmas hampers</t>
+  </si>
+  <si>
+    <t>O Município de Condeixa-a-Nova vai promover, à semelhança de anos anteriores, a iniciativa de distribuição de cabazes alimentares dirigida às famílias em situação de maior vulnerabilidade económica do concelho.</t>
+  </si>
+  <si>
+    <t>The Municipality of Condeixa-a-Nova will once again—as it has in previous years—carry out an initiative to distribute food baskets to families in the municipality who are in situations of greater economic vulnerability.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Embora não constitua uma solução para os problemas sociais e económicos que afetam a população, esta iniciativa pretende contribuir para atenuar as dificuldades das famílias mais carenciadas, reforçando os valores da solidariedade, da partilha, da união e da entreajuda, tão significativos nesta época natalícia.&lt;/p&gt;
+&lt;p&gt;Neste sentido, as candidaturas ao “Cabaz de Natal” decorrem durante todo o mês de novembro, podendo candidatar-se os munícipes e agregados familiares residentes no concelho de Condeixa-a-Nova cujo rendimento per capita seja igual ou inferior a 70% do Indexante dos Apoios Sociais (IAS), fixado anualmente.&lt;/p&gt;
+&lt;p&gt;As candidaturas são de caráter obrigatório e devem ser formalizadas presencialmente junto da Divisão de Coesão Social, Saúde e Habitação de Condeixa-a-Nova ou com o apoio das respetivas Juntas de Freguesia. Os interessados poderão, igualmente, obter esclarecimentos através do contacto telefónico 239 940 142 ou do endereço de correio eletrónico loja.social@cm-condeixa.pt.&lt;/p&gt;
+&lt;p&gt;Para a formalização da candidatura, é necessário o preenchimento de impresso próprio, acompanhado da documentação obrigatória relativa ao requerente e aos restantes elementos do agregado familiar.&lt;/p&gt;
+&lt;p&gt;A distribuição dos Cabazes de Natal está prevista para os dias 14 e 15 de dezembro, permitindo, assim, apoiar as famílias que se encontram em situação de maior fragilidade económica e contribuir para que vivam esta quadra festiva com maior conforto e dignidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;While not a solution to the social and economic problems affecting the population, this initiative aims to help alleviate the hardships faced by the most vulnerable families, while reinforcing the values ​​of solidarity, sharing, unity, and mutual aid—values ​​that are especially meaningful during the Christmas season.&lt;/p&gt;
+&lt;p&gt;In this regard, applications for the “Christmas Basket” (Cabaz de Natal) will be accepted throughout the month of November. Residents and households living in the municipality of Condeixa-a-Nova are eligible to apply, provided their per capita income is equal to or less than 70% of the Social Support Index (IAS), which is set annually.&lt;/p&gt;
+&lt;p&gt;Applications are mandatory and must be submitted in person at the Division for Social Cohesion, Health, and Housing of Condeixa-a-Nova, or with the assistance of the local Parish Councils (Juntas de Freguesia). Those interested may also seek clarification by calling 239 940 142 or by emailing loja.social@cm-condeixa.pt.&lt;/p&gt;
+&lt;p&gt;To formalize an application, it is necessary to complete a specific form and provide the required documentation for the applicant and all other members of the household.&lt;/p&gt;
+&lt;p&gt;The distribution of the Christmas Baskets is scheduled for December 14th and 15th, providing support to families in the most precarious economic situations and helping them experience this festive season with greater comfort and dignity.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ação Social"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Municipality"},{"name":"Social Action"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Acción social"},{"name":"Municipio"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -650,302 +600,221 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:15">
-      <c r="A2" t="s">
-[...2 lines deleted...]
-      <c r="B2">
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>7</v>
+      </c>
+      <c r="F2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
-[...17 lines deleted...]
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B3">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D3" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="K3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="M3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="N3" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="O3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B4">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="M4" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
         <v>43</v>
       </c>
-      <c r="B5">
-[...37 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="E6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="H6" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="O6" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>