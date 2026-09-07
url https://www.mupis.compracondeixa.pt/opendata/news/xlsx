--- v0 (2026-07-08)
+++ v1 (2026-09-07)
@@ -12,110 +12,305 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Reading Time</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
+    <t>Name (pt)</t>
+  </si>
+  <si>
+    <t>Name (en)</t>
+  </si>
+  <si>
+    <t>Name (es)</t>
+  </si>
+  <si>
+    <t>Introduction (pt)</t>
+  </si>
+  <si>
+    <t>Introduction (en)</t>
+  </si>
+  <si>
+    <t>Introduction (es)</t>
+  </si>
+  <si>
+    <t>Description (pt)</t>
+  </si>
+  <si>
+    <t>Description (en)</t>
+  </si>
+  <si>
+    <t>Description (es)</t>
+  </si>
+  <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
-    <t>2026-06-16</t>
-[...29 lines deleted...]
-    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a32be6bb75d01781710443.jpg</t>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a91b8fda3dba1787934973.jpg</t>
+  </si>
+  <si>
+    <t>Presidente da Câmara acompanhou Bombeiros de Condeixa na assinatura de protocolo para aquisição de novo veículo florestal</t>
+  </si>
+  <si>
+    <t>The Mayor accompanied the Condeixa Fire Department at the signing of an agreement for the acquisition of a new forestry vehicle.</t>
+  </si>
+  <si>
+    <t>El presidente del Ayuntamiento acompañó a los Bomberos de Condeixa en la firma de un protocolo para la adquisición de un nuevo vehículo forestal.</t>
+  </si>
+  <si>
+    <t>A Presidente da Câmara Municipal de Condeixa-a-Nova, Liliana Pimentel, acompanhou esta quarta-feira os representantes da Associação Humanitária dos Bombeiros Voluntários de Condeixa-a-Nova na cerimónia de assinatura do contrato de apoio financeiro para a aquisição de um novo Veículo Florestal de Combate a Incêndios (VFCI), realizada em Pinhel.</t>
+  </si>
+  <si>
+    <t>The Mayor of Condeixa-a-Nova, Liliana Pimentel, accompanied representatives of the Condeixa-a-Nova Humanitarian Association of Volunteer Firefighters this Wednesday to the signing ceremony for a financial support contract to acquire a new forest firefighting vehicle (VFCI), held in Pinhel.</t>
+  </si>
+  <si>
+    <t>La presidenta del Ayuntamiento de Condeixa-a-Nova, Liliana Pimentel, acompañó este miércoles a los representantes de la Asociación Humanitaria de Bomberos Voluntarios de Condeixa-a-Nova en la ceremonia de firma del contrato de apoyo financiero para la adquisición de un nuevo vehículo forestal de extinción de incendios (VFCI), celebrada en Pinhel.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O protocolo foi celebrado entre a Comissão de Coordenação e Desenvolvimento Regional do Centro (CCDR Centro) e a Associação Humanitária dos Bombeiros Voluntários de Condeixa-a-Nova, representada por Jorge Gariso (presidente da Direção), Carlos Amado (tesoureiro) e pelo Comandante Tiago Picão. O apoio enquadra-se no programa de financiamento resultante do donativo de 10 milhões de dólares atribuído por Timor-Leste a Portugal, na sequência dos incêndios rurais de 2025. A cerimónia contou com a presença dos secretários de Estado da Proteção Civil, Rui Rocha, e da Administração Local e Ordenamento do Território, Silvério Regalado; do Presidente da CCDR Centro, Ribau Esteves, bem como de representantes das corporações de bombeiros contempladas por este apoio. No âmbito desta medida, serão apoiadas 44 corporações da Região Centro na aquisição de novos veículos florestais de combate a incêndios, sendo comparticipados 75% do valor de cada viatura. No caso de Condeixa-a-Nova, os restantes 25% do investimento deverão ser assegurados pelo Município. A aquisição deste novo VFCI reveste-se de especial importância para os Bombeiros Voluntários de Condeixa, uma vez que a corporação perdeu uma viatura desta tipologia na sequência de um acidente ocorrido em 2023 e dispõe atualmente de veículos com várias décadas de serviço. A presença de Liliana Pimentel nesta cerimónia, acompanhada do Coordenador Municipal da Proteção Civil, João Aleixo da Costa, reforça o compromisso do Município de Condeixa-a-Nova com o apoio aos seus Bombeiros Voluntários e com o investimento contínuo nos meios de proteção e socorro ao serviço da comunidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The agreement was signed between the Regional Coordination and Development Commission of the Central Region (CCDR Centro) and the Condeixa-a-Nova Humanitarian Association of Volunteer Firefighters, represented by Jorge Gariso (Board President), Carlos Amado (Treasurer), and Commander Tiago Picão. This support is part of a funding program stemming from a $10 million donation made by Timor-Leste to Portugal following the rural fires of 2025. The ceremony was attended by the Secretaries of State for Civil Protection (Rui Rocha) and for Local Administration and Land Use Planning (Silvério Regalado); the President of CCDR Centro, Ribau Esteves; and representatives from the fire departments benefiting from this support. Under this initiative, 44 fire departments in the Central Region will receive support to acquire new forest firefighting vehicles, with 75% of the cost of each vehicle being subsidized. In the case of Condeixa-a-Nova, the remaining 25% of the investment is to be covered by the Municipality. Acquiring this new forest firefighting vehicle is of particular importance to the Condeixa Volunteer Firefighters, as the department lost a vehicle of this type in a 2023 accident and currently relies on vehicles that have been in service for decades. The presence of Liliana Pimentel at the ceremony, accompanied by Municipal Civil Protection Coordinator João Aleixo da Costa, reinforces the Municipality of Condeixa-a-Nova’s commitment to supporting its volunteer firefighters and to the ongoing investment in protection and emergency response resources serving the community.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;El protocolo fue suscrito entre la Comisión de Coordinación y Desarrollo Regional del Centro (CCDR Centro) y la Asociación Humanitaria de Bomberos Voluntarios de Condeixa-a-Nova, representada por Jorge Gariso (presidente de la Junta Directiva), Carlos Amado (tesorero) y el comandante Tiago Picão. Este apoyo se enmarca en el programa de financiación derivado de la donación de 10 millones de dólares otorgada por Timor Oriental a Portugal tras los incendios rurales de 2025. La ceremonia contó con la presencia de los secretarios de Estado de Protección Civil, Rui Rocha, y de Administración Local y Ordenación del Territorio, Silvério Regalado; del presidente de la CCDR Centro, Ribau Esteves, así como de representantes de los cuerpos de bomberos beneficiarios de esta ayuda. En el marco de esta medida, se apoyará a 44 cuerpos de bomberos de la Región Centro en la adquisición de nuevos vehículos forestales de extinción de incendios, financiándose el 75 % del valor de cada unidad. En el caso de Condeixa-a-Nova, el 25 % restante de la inversión deberá ser cubierto por el municipio. La adquisición de este nuevo vehículo forestal reviste especial importancia para los Bomberos Voluntarios de Condeixa, dado que el cuerpo perdió una unidad de este tipo tras un accidente ocurrido en 2023 y actualmente cuenta con vehículos que llevan varias décadas en servicio. La presencia de Liliana Pimentel en esta ceremonia, acompañada por el coordinador municipal de Protección Civil, João Aleixo da Costa, refuerza el compromiso del municipio de Condeixa-a-Nova de apoyar a sus Bomberos Voluntarios y de invertir continuamente en medios de protección y socorro al servicio de la comunidad.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Floresta"},{"name":"Município"},{"name":"Proteção Civil"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Civil Protection"},{"name":"Forest"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Bosque"},{"name":"Municipio"},{"name":"Protección Civil"}]</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a90693f1c0211787849023.jpg</t>
+  </si>
+  <si>
+    <t>MUSAS - Festival das Artes de Conímbriga eleva o património de Condeixa a “palco vivo” de 2 a 26 de setembro</t>
+  </si>
+  <si>
+    <t>MUSAS – Conímbriga Arts Festival transforms Condeixa’s heritage into a “living stage” from September 2 to 26.</t>
+  </si>
+  <si>
+    <t>MUSAS - Festival de las Artes de Conímbriga convierte el patrimonio de Condeixa en un «escenario vivo» del 2 al 26 de septiembre.</t>
+  </si>
+  <si>
+    <t>O Município de Condeixa-a-Nova apresentou hoje, em conferência de imprensa realizada no Museu Nacional Conímbriga, a 7.ª edição do MUSAS - Festival das Artes de Conímbriga, com uma renovada identidade visual.</t>
+  </si>
+  <si>
+    <t>The Municipality of Condeixa-a-Nova presented the 7th edition of MUSAS – Conímbriga Arts Festival today at a press conference held at the Conímbriga National Museum, featuring a renewed visual identity.</t>
+  </si>
+  <si>
+    <t>El municipio de Condeixa-a-Nova presentó hoy, en una conferencia de prensa celebrada en el Museo Nacional de Conímbriga, la 7.ª edición de MUSAS - Festival de las Artes de Conímbriga, con una identidad visual renovada.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;O Festival resulta de uma parceria consolidada entre o Município de Condeixa, a Orquestra Clássica do Centro (OCC), o Museu Nacional de Conímbriga e o PO.RO.S - Museu Portugal Romano em Sicó. De 2 a 26 de setembro, Condeixa volta a posicionar-se como o epicentro de uma oferta cultural que cruza o património com a música, a literatura, as artes visuais e o pensamento. O cartaz do MUSAS integra concertos pela OCC, exposições, visitas orientadas, café-concerto, além de atividades educativas e inclusivas. A grande marca distintiva do Festival é a sua capacidade de ressignificar a herança histórica do concelho. Além do Museu Nacional de Conímbriga e do Museu PO.RO.S, a edição deste ano expande-se, pela primeira vez, ao Castellum de Alcabideque: “aquilo que verdadeiramente distingue o Festival MUSAS é a sua capacidade de transformar um património excecional em espaços onde a arte acontece de forma intensa, irrepetível e memorável. No MUSAS, estamos a transformar a nossa herança histórica num palco vivo, estabelecendo uma ponte entre a memória histórica e a criação artística”, sublinhou a Presidente do Município de Condeixa, Liliana Pimentel, que se fez acompanhar da nova Chefe da Divisão de Cultura e Turismo, Guida Cândido. Sob o tema “TERRA”, a edição de 2026 aborda o solo como lugar de memória, espaço de escavação arqueológica, matriz de identidade e fonte de inspiração literária, remetendo ainda para a obra do escritor Fernando Namora. Aliás, o MUSAS leva, também pela primeira vez, um espetáculo às Jornadas Fernando Namora, um evento pedagógico e formativo que, homenageando o escritor, se debruça sobre os desafios e práticas do ensino contemporâneo e que marca, tradicionalmente, o início do ano letivo no Agrupamento de Escolas de Condeixa-a-Nova. A Presidente da Direção da Orquestra Clássica do Centro, Emília Martins, reforçou na sua intervenção que “a continuidade deste Festival mostra que a qualidade foi uma constante” e sublinhou que Conímbriga, fruto das obras em curso, apresenta muitas mudanças e bem merece, por parte do público, uma nova visita. Sobre a essência do projeto, a responsável vincou ainda a missão do festival: “pela arte nos transformamos em pessoas melhores; é preciso investir na cultura”. Por seu turno, Paulo Alves, em representação do Museu Nacional de Conímbriga, destacou a forte ligação do evento à investigação no local, sublinhando que o Festival MUSAS, sobretudo através das visitas orientadas, vai refletir o resultado de mais uma campanha de escavações realizada durante o mês de julho, permitindo ao público conhecer, em primeira mão, os novos desenvolvimentos. À semelhança dos anos anteriores, todas as atividades do Festival MUSAS são de acesso totalmente gratuito. A autarquia alerta, contudo, para o facto de várias iniciativas carecerem de inscrição prévia obrigatória, recomendando a reserva atempada devido à elevada procura.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The Festival is the result of an established partnership between the Municipality of Condeixa, the Orquestra Clássica do Centro (OCC), the National Museum of Conímbriga, and PO.RO.S – the Roman Portugal Museum in Sicó. From September 2 to 26, Condeixa once again positions itself as the epicenter of a cultural program that blends heritage with music, literature, visual arts, and intellectual discourse. The MUSAS lineup features concerts by the OCC, exhibitions, guided tours, and café-concerts, alongside educational and inclusive activities. The Festival’s defining characteristic is its ability to reinterpret the municipality’s historical legacy. In addition to the National Museum of Conímbriga and the PO.RO.S Museum, this year’s edition expands—for the first time—to the Castellum of Alcabideque. "What truly distinguishes the MUSAS Festival is its capacity to transform exceptional heritage sites into spaces where art unfolds in an intense, unique, and memorable way. At MUSAS, we are turning our historical legacy into a living stage, bridging historical memory and artistic creation," emphasized Liliana Pimentel, Mayor of Condeixa, who was accompanied by the new Head of the Culture and Tourism Division, Guida Cândido. Centered on the theme "EARTH" (*TERRA*), the 2026 edition explores the soil as a site of memory, a space for archaeological excavation, a foundation of identity, and a source of literary inspiration, while also referencing the work of writer Fernando Namora. Furthermore, for the first time, MUSAS is bringing a performance to the Fernando Namora Days—an educational and training event that honors the writer, examines the challenges and practices of contemporary teaching, and traditionally marks the start of the school year for the Condeixa-a-Nova School Cluster.&lt;/p&gt;
+&lt;p&gt;Emília Martins, President of the Board of the Orquestra Clássica do Centro, emphasized in her remarks that "the continuity of this Festival demonstrates that quality has been a constant." She also highlighted that Conímbriga—thanks to ongoing renovation work—has undergone significant changes and truly merits a return visit from the public. Regarding the project’s essence, she underscored the festival’s mission: "through art, we become better people; we must invest in culture." Meanwhile, Paulo Alves, representing the National Museum of Conímbriga, highlighted the event’s strong link to on-site research. He noted that the MUSAS Festival—particularly through its guided tours—will showcase the results of the latest excavation campaign conducted in July, allowing the public to learn about these new developments firsthand. As in previous years, all MUSAS Festival activities are free of charge. However, the organizers note that several events require mandatory advance registration and recommend booking early due to high demand.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;El Festival es fruto de una alianza consolidada entre el Municipio de Condeixa, la Orquesta Clásica del Centro (OCC), el Museo Nacional de Conímbriga y el PO.RO.S - Museo Portugal Romano en Sicó. Del 2 al 26 de septiembre, Condeixa vuelve a posicionarse como el epicentro de una oferta cultural que entrelaza el patrimonio con la música, la literatura, las artes visuales y el pensamiento. La programación de MUSAS incluye conciertos de la OCC, exposiciones, visitas guiadas y sesiones de café-concierto, además de actividades educativas e inclusivas. El gran rasgo distintivo del Festival es su capacidad para resignificar el legado histórico del municipio. Además del Museo Nacional de Conímbriga y el Museo PO.RO.S, la edición de este año se extiende, por primera vez, al Castellum de Alcabideque: «lo que verdaderamente distingue al Festival MUSAS es su capacidad para transformar un patrimonio excepcional en espacios donde el arte cobra vida de forma intensa, irrepetible y memorable. En MUSAS, estamos transformando nuestro legado histórico en un escenario vivo, tendiendo un puente entre la memoria histórica y la creación artística», subrayó la alcaldesa de Condeixa, Liliana Pimentel, acompañada por la nueva jefa de la División de Cultura y Turismo, Guida Cândido. Bajo el lema «TIERRA», la edición de 2026 aborda el suelo como lugar de memoria, espacio de excavación arqueológica, matriz de identidad y fuente de inspiración literaria, remitiendo asimismo a la obra del escritor Fernando Namora. De hecho, MUSAS lleva también, por primera vez, un espectáculo a las Jornadas Fernando Namora, un evento pedagógico y formativo que, además de rendir homenaje al escritor, reflexiona sobre los desafíos y las prácticas de la enseñanza contemporánea y marca tradicionalmente el inicio del curso escolar en la Agrupación de Escuelas de Condeixa-a-Nova.&lt;/p&gt;
+&lt;p&gt;La presidenta de la Junta Directiva de la Orquesta Clásica del Centro, Emília Martins, destacó en su intervención que «la continuidad de este Festival demuestra que la calidad ha sido una constante» y subrayó que Conímbriga, gracias a las obras en curso, presenta muchos cambios y bien merece una nueva visita por parte del público. En cuanto a la esencia del proyecto, la responsable recalcó también la misión del festival: «a través del arte nos transformamos en mejores personas; es necesario invertir en cultura». Por su parte, Paulo Alves, en representación del Museo Nacional de Conímbriga, destacó el fuerte vínculo del evento con la investigación en el yacimiento, subrayando que el Festival MUSAS —especialmente a través de las visitas guiadas— reflejará los resultados de una nueva campaña de excavaciones realizada durante el mes de julio, permitiendo al público conocer de primera mano los nuevos hallazgos. Al igual que en años anteriores, todas las actividades del Festival MUSAS son de acceso totalmente gratuito. No obstante, el ayuntamiento advierte que varias iniciativas requieren inscripción previa obligatoria, por lo que recomienda reservar con antelación dada la elevada demanda.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Culture"},{"name":"Events"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Cultura"},{"name":"Eventos"},{"name":"Municipio"}]</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a9063254271c1787847461.jpg</t>
+  </si>
+  <si>
+    <t>Presidente da Câmara Municipal passa a receber munícipes às terças-feiras</t>
+  </si>
+  <si>
+    <t>City Council President to begin receiving residents on Tuesdays.</t>
+  </si>
+  <si>
+    <t>El presidente del Concejo Municipal comenzará a recibir a los ciudadanos los martes.</t>
+  </si>
+  <si>
+    <t>A Presidente da Câmara Municipal de Condeixa-a-Nova, Liliana Pimentel, passará a realizar atendimento aos munícipes às terças-feiras, a partir de 1 de setembro, entre as 9h30 e as 13h00, reforçando a proximidade e o diálogo direto com a população.</t>
+  </si>
+  <si>
+    <t>The Mayor of Condeixa-a-Nova, Liliana Pimentel, will begin meeting with residents on Tuesdays, starting September 1st, between 9:30 a.m. and 1:00 p.m., reinforcing accessibility and direct dialogue with the public.</t>
+  </si>
+  <si>
+    <t>La presidenta del Ayuntamiento de Condeixa-a-Nova, Liliana Pimentel, comenzará a atender a los ciudadanos los martes, a partir del 1 de septiembre, entre las 9:30 y las 13:00 horas, reforzando así la cercanía y el diálogo directo con la población.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;As audiências decorrerão nos Paços do Concelho e serão realizadas por ordem de chegada, sem necessidade de marcação prévia. Com o objetivo de proporcionar a oportunidade de atendimento a um maior número de cidadãos, cada reunião terá uma duração de referência entre 15 e 20 minutos, podendo este período ser ajustado em função da natureza e complexidade dos assuntos apresentados. Esta iniciativa pretende facilitar o contacto direto dos munícipes com a Presidente da Câmara, promovendo uma resposta mais célere às questões e preocupações da comunidade.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The sessions will take place at City Hall and will be conducted on a first-come, first-served basis, with no prior appointment required. To ensure that a larger number of citizens can be served, each meeting is expected to last between 15 and 20 minutes, though this duration may be adjusted depending on the nature and complexity of the matters raised. This initiative aims to facilitate direct contact between residents and the Mayor, promoting a faster response to community issues and concerns.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Las audiencias tendrán lugar en la sede del Ayuntamiento y se realizarán por orden de llegada, sin necesidad de cita previa. Con el objetivo de ofrecer atención a un mayor número de ciudadanos, cada reunión tendrá una duración orientativa de entre 15 y 20 minutos, plazo que podrá ajustarse en función de la naturaleza y complejidad de los asuntos planteados. Esta iniciativa busca facilitar el contacto directo de los vecinos con la Alcaldesa, promoviendo una respuesta más ágil a las cuestiones e inquietudes de la comunidad.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Destaques"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Highlights"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Municipio"},{"name":"Reflejos"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a9065515346a1787848017.jpg</t>
+  </si>
+  <si>
+    <t>Condeixa acolhe chegada da etapa Terras de Sicó do Grande Prémio TSFJN</t>
+  </si>
+  <si>
+    <t>Condeixa hosts the finish of the Terras de Sicó stage of the Grande Prémio TSFJN.</t>
+  </si>
+  <si>
+    <t>Condeixa acoge la llegada de la etapa Terras de Sicó del Gran Premio TSFJN.</t>
+  </si>
+  <si>
+    <t>Condeixa vai receber a meta da 2.ª etapa do Grande Prémio de Ciclismo TSF/JN, que decorrerá entre os dias 3 e 6 de setembro, atravessando vários concelhos das regiões Centro e Sul.</t>
+  </si>
+  <si>
+    <t>Condeixa will host the finish line for the second stage of the TSF/JN Cycling Grand Prix, which will take place from September 3 to 6, passing through various municipalities in the Central and Southern regions.</t>
+  </si>
+  <si>
+    <t>Condeixa acogerá la meta de la segunda etapa del Gran Premio de Ciclismo TSF/JN, que se celebrará entre los días 3 y 6 de septiembre y recorrerá varios municipios de las regiones Centro y Sur.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;A etapa de 4 de setembro será disputada nos seis municípios que integram as Terras de Sicó, ligando Pombal a Condeixa-a-Nova. O percurso passará pelo território concelhio, proporcionando aos adeptos da modalidade a oportunidade de acompanhar de perto a passagem do pelotão e a chegada dos atletas. A prova reunirá cerca de 150 corredores, representando perto de duas dezenas de equipas. Em Condeixa-a-Nova, os ciclistas entrarão pela EN342, na Ega (15h29), prosseguindo por Arrifana (15h35), Picota (15h37), Peixeiro — onde estará instalada uma meta do Prémio de Montanha de 2.ª Categoria (15h39) —, Furadouro (15h40), Casmilo (15h43), Serra de Janeanes — igualmente com um meta do Prémio de Montanha de 2.ª Categoria (15h46) — e Condeixa-a-Nova (16h02). A chegada estará instalada junto à Biblioteca Municipal Eng. Jorge Bento, após passagem pelas ruas D. Elsa Franco Sotto Mayor e Simão da Cunha, e Avenida dos Bombeiros Voluntários. A presença do Grande Prémio de Ciclismo TSF/JN nas Terras de Sicó resulta de um protocolo estabelecido entre a Terras de Sicó – Associação de Desenvolvimento e a organização da prova, que prevê a realização de etapas neste território nos anos de 2026, 2027 e 2028. Esta parceria integra uma estratégia concertada de promoção, valorização e desenvolvimento do território intermunicipal, através da captação de eventos de dimensão nacional e da afirmação das potencialidades da região. A realização desta competição encontra ainda enquadramento nos Objetivos de Desenvolvimento Sustentável (ODS) da Agenda 2030, contribuindo para as metas associadas aos ODS 3 (Saúde de Qualidade), 8 (Trabalho Digno e Crescimento Económico), 11 (Cidades e Comunidades Sustentáveis) e 17 (Parcerias para a Implementação dos Objetivos).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The stage on September 4th will be contested across the six municipalities that make up the "Terras de Sicó" region, linking Pombal to Condeixa-a-Nova. The route will traverse the local area, offering cycling fans the chance to watch the peloton pass by and witness the athletes’ finish up close. The race will bring together around 150 riders representing nearly twenty teams. In Condeixa-a-Nova, the cyclists will enter via the EN342 road at Ega (3:29 PM), continuing through Arrifana (3:35 PM), Picota (3:37 PM), Peixeiro—where a Category 2 King of the Mountains checkpoint will be located (3:39 PM)—Furadouro (3:40 PM), Casmilo (3:43 PM), Serra de Janeanes—also featuring a Category 2 King of the Mountains checkpoint (3:46 PM)—and finally Condeixa-a-Nova (4:02 PM). The finish line will be set up near the Eng. Jorge Bento Municipal Library, following a route along Rua D. Elsa Franco Sotto Mayor, Rua Simão da Cunha, and Avenida dos Bombeiros Voluntários. The inclusion of the TSF/JN Cycling Grand Prix in the Terras de Sicó region stems from an agreement between the Terras de Sicó Development Association and the race organizers, which provides for stages to be held in the area in 2026, 2027, and 2028. This partnership is part of a concerted strategy to promote, enhance, and develop the inter-municipal territory by attracting national-level events and showcasing the region’s potential. Holding this competition also aligns with the Sustainable Development Goals (SDGs) of the 2030 Agenda, contributing to the targets associated with SDG 3 (Good Health and Well-being), SDG 8 (Decent Work and Economic Growth), SDG 11 (Sustainable Cities and Communities), and SDG 17 (Partnerships for the Goals).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;La etapa del 4 de septiembre se disputará en los seis municipios que integran Terras de Sicó, conectando Pombal con Condeixa-a-Nova. El recorrido atravesará el territorio municipal, brindando a los aficionados la oportunidad de seguir de cerca el paso del pelotón y la llegada de los ciclistas. La prueba reunirá a unos 150 corredores, representantes de cerca de veinte equipos. En Condeixa-a-Nova, los ciclistas entrarán por la carretera EN342, pasando por Ega (15:29 h) y continuando por Arrifana (15:35 h), Picota (15:37 h), Peixeiro —donde se ubicará una meta del Premio de Montaña de 2.ª categoría (15:39 h)—, Furadouro (15:40 h), Casmilo (15:43 h), Serra de Janeanes —también con una meta del Premio de Montaña de 2.ª categoría (15:46 h)— y Condeixa-a-Nova (16:02 h). La meta estará situada junto a la Biblioteca Municipal Eng. Jorge Bento, tras recorrer las calles D. Elsa Franco Sotto Mayor y Simão da Cunha, así como la Avenida dos Bombeiros Voluntários. La celebración del Gran Premio de Ciclismo TSF/JN en Terras de Sicó es fruto de un acuerdo establecido entre la asociación Terras de Sicó – Associação de Desenvolvimento y la organización de la prueba, que contempla la realización de etapas en este territorio durante los años 2026, 2027 y 2028. Esta colaboración forma parte de una estrategia conjunta de promoción, puesta en valor y desarrollo del territorio intermunicipal, mediante la atracción de eventos de ámbito nacional y la proyección del potencial de la región. La celebración de esta competición se enmarca también en los Objetivos de Desarrollo Sostenible (ODS) de la Agenda 2030, contribuyendo a las metas asociadas a los ODS 3 (Salud y bienestar), 8 (Trabajo decente y crecimiento económico), 11 (Ciudades y comunidades sostenibles) y 17 (Alianzas para lograr los objetivos).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Desporto"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Deporte"}]</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/blog/6a8886ce82b3f1787332302.jpg</t>
+  </si>
+  <si>
+    <t>Civismo e Sustentabilidade: Um Compromisso Coletivo</t>
+  </si>
+  <si>
+    <t>Civic Responsibility and Sustainability: A Collective Commitment</t>
+  </si>
+  <si>
+    <t>Civismo y sostenibilidad: un compromiso colectivo</t>
+  </si>
+  <si>
+    <t>O espaço público é de todos e a sua preservação depende do compromisso de cada cidadão.</t>
+  </si>
+  <si>
+    <t>Public space belongs to everyone, and its preservation depends on the commitment of every citizen.</t>
+  </si>
+  <si>
+    <t>El espacio público es de todos y su preservación depende del compromiso de cada ciudadano.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Nas últimas semanas, tem-se verificado um aumento preocupante de situações de abandono de resíduos e deposição indevida de monos junto aos contentores e em diversos locais da via pública. Estes comportamentos comprometem a imagem do concelho, afetam a qualidade de vida das populações e representam um impacto negativo para o ambiente. O Município de Condeixa-a-Nova apela ao civismo, ao sentido de responsabilidade e ao respeito pelas regras de deposição de resíduos, lembrando que existem soluções adequadas para o encaminhamento de monos e outros resíduos que não devem ser colocados junto aos contentores. O Parque de Resíduos, situado junto ao estaleiro municipal e ao cemitério, está aberto às terças e quintas-feiras, das 8h30 às 11h30. A recolha de monos pode ser solicitada através do número 800 205 983 ou mediante o preenchimento do formulário online disponível em Requerimento de Recolha de Monos Domésticos. A defesa de um concelho mais limpo, sustentável e ambientalmente responsável é uma responsabilidade partilhada por todos. A autarquia reforçou as ações de fiscalização e informa que, sempre que sejam detetados e identificados incumprimentos, serão desencadeados os respetivos processos de contraordenação, nos termos da legislação em vigor. Contamos com a colaboração de todos para manter Condeixa mais limpa, mais cuidada e mais sustentável.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;In recent weeks, there has been a worrying increase in instances of waste abandonment and the improper dumping of bulky items next to waste containers and in various public areas. Such behavior tarnishes the municipality’s image, affects the quality of life of its residents, and has a negative impact on the environment. The Municipality of Condeixa-a-Nova appeals to the public’s civic-mindedness, sense of responsibility, and adherence to waste disposal rules, reminding everyone that proper solutions exist for the disposal of bulky items and other waste that should not be left beside standard containers. The Waste Collection Facility, located near the municipal depot and the cemetery, is open on Tuesdays and Thursdays from 8:30 AM to 11:30 AM. Collection of bulky items can be requested by calling 800 205 983 or by filling out the online form available under "Domestic Bulky Item Collection Request." Maintaining a cleaner, more sustainable, and environmentally responsible municipality is a shared responsibility. The local authority has stepped up enforcement measures and advises that, whenever violations are detected and the offenders identified, administrative penalty proceedings will be initiated in accordance with current legislation. We count on everyone’s cooperation to keep Condeixa cleaner, better maintained, and more sustainable.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;En las últimas semanas, se ha observado un aumento preocupante de situaciones de abandono de residuos y depósito indebido de objetos voluminosos junto a los contenedores y en diversos lugares de la vía pública. Estos comportamientos perjudican la imagen del municipio, afectan a la calidad de vida de los habitantes y tienen un impacto negativo en el medio ambiente. El Ayuntamiento de Condeixa-a-Nova apela al civismo, al sentido de responsabilidad y al respeto de las normas de depósito de residuos, recordando que existen soluciones adecuadas para la gestión de objetos voluminosos y otros residuos que no deben colocarse junto a los contenedores. El Parque de Residuos, situado junto a las instalaciones municipales y el cementerio, está abierto los martes y jueves, de 8:30 a 11:30 horas. La recogida de objetos voluminosos puede solicitarse llamando al número 800 205 983 o completando el formulario en línea disponible en la sección de solicitud de recogida de residuos voluminosos domésticos. Velar por un municipio más limpio, sostenible y ambientalmente responsable es una responsabilidad compartida por todos. El Ayuntamiento ha reforzado las acciones de vigilancia e informa que, siempre que se detecten e identifiquen incumplimientos, se iniciarán los procedimientos sancionadores correspondientes, conforme a la legislación vigente. Contamos con la colaboración de todos para mantener Condeixa más limpia, cuidada y sostenible.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ambiente"},{"name":"Município"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environment"},{"name":"Municipality"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Ambiente"},{"name":"Municipio"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -419,136 +614,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
       </c>
       <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I2" t="s">
+        <v>22</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3">
         <v>10</v>
       </c>
-      <c r="G2" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" t="s">
+        <v>37</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>39</v>
+      </c>
+      <c r="M3" t="s">
+        <v>40</v>
+      </c>
+      <c r="N3" t="s">
+        <v>41</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...13 lines deleted...]
-        <v>16</v>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G4" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" t="s">
+        <v>50</v>
+      </c>
+      <c r="J4" t="s">
+        <v>51</v>
+      </c>
+      <c r="K4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
-[...13 lines deleted...]
-        <v>13</v>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" t="s">
+        <v>78</v>
+      </c>
+      <c r="K6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>