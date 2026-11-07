--- v1 (2026-09-07)
+++ v2 (2026-11-07)
@@ -12,116 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
     <t>0000-00-00</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6a6882fabace1-20260805-045303.jpg</t>
-[...23 lines deleted...]
-    <t>[{"name":"Educational"}]</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6ab40faeed470-20260924-113156.jpg</t>
+  </si>
+  <si>
+    <t>Matraquilhos</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Inscrições até às 15h de 23 de outubro&lt;br&gt;O sorteio para as eliminatórias decorrerá dia 23 de outubro, pelas 15h, no Gabinete de Apoio ao Associativismo&lt;/p&gt;
+&lt;p&gt;Contactos. 966 115 332 . gab.associativismo@cm-condeixa.pt&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Desporto"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Sports"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Deporte"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6ad0dae59bfdc-20261015-034244.jpg</t>
+  </si>
+  <si>
+    <t>Noite de Fados com Jantar</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;INSCRIÇÕES ATÉ DIA 8 DE NOVEMBRO&lt;/p&gt;
+&lt;p&gt;Adulto: 15€&lt;br&gt;Crianças (6 aos 10 anos): 8€&lt;/p&gt;
+&lt;p&gt;Ementa:&lt;br&gt;Caldo Verde&lt;br&gt;Carne de Porco à Portuguesa&lt;br&gt;Arroz Doce&lt;/p&gt;
+&lt;p&gt;Reservas pelos contactos&lt;br&gt;915 485 899 e 965 784 482&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte e Cultura"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Art and Culture"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Arte y cultura"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/2-20261016-030638.jpg</t>
+  </si>
+  <si>
+    <t>Festa da Sopa</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Preços&lt;br&gt;Adultos: 12 colheres&lt;br&gt;Crianças dos 6 aos 12 anos: 6 colheres&lt;/p&gt;
+&lt;p&gt;Inclui:&lt;br&gt;Taça&lt;br&gt;Sopa&lt;br&gt;Pão e broa&lt;br&gt;1 bebida&lt;br&gt;Sobremesa&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Animação musical com DJ CAVEIRA&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Gastronomia"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Gastronomy"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Gastronomía"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/3-20261016-031128.jpg</t>
+  </si>
+  <si>
+    <t>Passeio TT Casmilo</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Dificuldade média Só 2 rodas&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Localização&lt;/strong&gt;&lt;br&gt;Serra do Sicó&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Contactos&lt;/strong&gt;&lt;br&gt;967 860 975 — 910 670 743&lt;/p&gt;
+&lt;p&gt;Email: crcdcasmilo@gmail.com&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Inscrição: &lt;/strong&gt;30 pedras&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Facebook/Inscrições:&lt;/strong&gt; CRCD CASMILO&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6abfb2ceccd62-20261026-122406.jpg</t>
+  </si>
+  <si>
+    <t>Torneios Concelhios Interassociações</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;Grande Final&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;22 de Novembro | 15h&lt;/p&gt;
+&lt;p&gt;Sede da Comissão de Melhoramentos de Eira Pedrinha&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Concurso"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Contest"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/Sopas-Festival-Sebal-20261030-043949.jpg</t>
+  </si>
+  <si>
+    <t>V Festival de Sopas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;KIT ADULTO &lt;/strong&gt;(+10 ANOS) | 8€&lt;br&gt;Oferta Taça, Sopas, Pão/Broa, 1 Bebida&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;KIT CRIANÇA&lt;/strong&gt; I GRATUITO&lt;br&gt;Taça Kids, Sopas, Pão/Broa, 1 bebida e Surpresas&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;ul&gt;
+&lt;li style="font-weight: bold;"&gt;&lt;strong&gt;80’s Disco com Urbano Animação&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/caminhada-20261030-044422.jpg</t>
+  </si>
+  <si>
+    <t>V Caminhada Conímbriga</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;NOVOS TRILHOS • NOVAS DESCOBERTAS&lt;/p&gt;
+&lt;p&gt;Percurso:&lt;/p&gt;
+&lt;p&gt;• Ruínas Conímbriga&lt;br&gt;• Mata da Abufarda&lt;br&gt;• Canhão/Bico da Muralha&lt;br&gt;• Passadiços Rio dos Mouros&lt;br&gt;• Cascata do Rio dos Mouros&lt;br&gt;• Val do Rio dos Mouros&lt;br&gt;• Antigas Pedreiras&lt;/p&gt;
+&lt;p&gt;INSCRIÇÕES GRATUITAS&lt;br&gt;Inscrições até 1 de novembro&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Ambiente"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Environment "}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/Feira-Quinrta-do-Barroso-20261030-044754.jpeg</t>
+  </si>
+  <si>
+    <t>Re:Use - Dar uma nova vida às coisas</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;VENDE - TROCA - OFERECE&lt;/p&gt;
+&lt;p&gt;Cada um traz os materiais necessários para expor os seus produtos.&lt;/p&gt;
+&lt;p&gt;Participação aberta a todos os moradores e a pessoas de outras locais.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Feira"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Fair"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Justo"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6aec994ed02f5-20261106-061301.jpg</t>
+  </si>
+  <si>
+    <t>Filme ’A Memória do Cheiro das Coisas’</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;UM FILME DE ANTÓNIO FERREIRA&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6aec99b5ef74b-20261106-061613.jpg</t>
+  </si>
+  <si>
+    <t>Jantar Palestra ’Burnout’ - O limite invisível</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Oradoras FLORBELA GONÇALVES e MAFALDA BRANCO&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Encontro"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Meeting"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Reunión"}]</t>
+  </si>
+  <si>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6aec9a207aec9-20261106-061843.jpg</t>
+  </si>
+  <si>
+    <t>Magusto de São Martinho</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;I PROVA DE ÁGUA-PÉ - PRODUTORES LOCAIS DA FREGUESIA&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -425,51 +581,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L2"/>
+  <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -484,73 +640,279 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>15</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="I2" t="s">
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="J2" t="s">
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
+      <c r="G3" t="s">
         <v>21</v>
       </c>
-      <c r="L2" t="s">
-        <v>20</v>
+      <c r="J3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" t="s">
+        <v>29</v>
+      </c>
+      <c r="L7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" t="s">
+        <v>51</v>
+      </c>
+      <c r="L9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="C10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" t="s">
+        <v>23</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G12" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" t="s">
+        <v>29</v>
+      </c>
+      <c r="L12" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>