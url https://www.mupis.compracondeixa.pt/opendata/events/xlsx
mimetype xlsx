--- v0 (2026-07-08)
+++ v1 (2026-09-07)
@@ -12,127 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Name (pt)</t>
   </si>
   <si>
     <t>Name (en)</t>
   </si>
   <si>
     <t>Name (es)</t>
   </si>
   <si>
     <t>Description (pt)</t>
   </si>
   <si>
     <t>Description (en)</t>
   </si>
   <si>
     <t>Description (es)</t>
   </si>
   <si>
     <t>Categories (pt)</t>
   </si>
   <si>
     <t>Categories (en)</t>
   </si>
   <si>
     <t>Categories (es)</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/activity/Festas_Populares-20260617-031117.jpeg</t>
-[...16 lines deleted...]
-  <si>
     <t>0000-00-00</t>
   </si>
   <si>
-    <t>https://www.mupis.compracondeixa.pt/files/images/activity/Cartaz_Férias_Municipais_Verão_2026-20260617-032257.jpg</t>
-[...16 lines deleted...]
-    <t>[{"name":"Deporte"}]</t>
+    <t>https://www.mupis.compracondeixa.pt/files/images/activity/6a6882fabace1-20260805-045303.jpg</t>
+  </si>
+  <si>
+    <t>Ateliers de Verão</t>
+  </si>
+  <si>
+    <t>Summer Workshops</t>
+  </si>
+  <si>
+    <t>Talleres de verano</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Pais, quantas vezes já ouviram, num só dia, a frase: "Estou aborrecido..."? Nós temos a solução! Os Ateliers de Verão da Biblioteca Municipal estão de volta e, por aqui, não há espaço para o tédio! » Há passeios, visitas e muitas descobertas. » Há oficinas onde a criatividade não tem limites. » Há jogos, desafios, descobertas e muitas gargalhadas. » Há novos amigos e memórias que ficam para sempre. Cada dia é uma nova aventura, onde aprender, explorar e divertir-se fazem parte da mesma viagem. Não deixem que vos contem como foi... venham viver esta experiência connosco! Troquem o "Estou aborrecido!" por um "Quando é o próximo atelier?" Mas não demorem... as vagas são limitadas!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Parents, how many times in a single day have you heard the phrase "I’m bored..."? We have the solution! The Municipal Library’s Summer Workshops are back, and there’s no room for boredom here! » There are outings, visits, and plenty of discoveries. » There are workshops where creativity knows no bounds. » There are games, challenges, discoveries, and lots of laughter. » There are new friends and memories that last a lifetime. Every day is a new adventure where learning, exploring, and having fun are all part of the same journey. Don’t just hear about it—come experience it with us! Swap "I’m bored!" for "When is the next workshop?" But don’t wait too long... spots are limited!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Padres, ¿cuántas veces han escuchado en un solo día la frase: "Estoy aburrido..."? ¡Nosotros tenemos la solución! ¡Vuelven los talleres de verano de la Biblioteca Municipal y aquí no hay lugar para el aburrimiento! » Hay paseos, visitas y muchos descubrimientos. » Hay talleres donde la creatividad no tiene límites. » Hay juegos, desafíos, descubrimientos y muchas risas. » Hay nuevos amigos y recuerdos que perduran para siempre. Cada día es una nueva aventura, donde aprender, explorar y divertirse forman parte del mismo viaje. No dejen que se lo cuenten... ¡vengan a vivir esta experiencia con nosotros! Cambien el "¡Estoy aburrido!" por un "¿Cuándo es el próximo taller?". Pero no se demoren... ¡las plazas son limitadas!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>[{"name":"Educativo"}]</t>
+  </si>
+  <si>
+    <t>[{"name":"Educational"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -436,140 +425,132 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L3"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
       </c>
       <c r="J2" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>17</v>
-[...12 lines deleted...]
-      <c r="D3" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>